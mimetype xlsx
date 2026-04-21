--- v0 (2025-11-30)
+++ v1 (2026-04-21)
@@ -4,232 +4,235 @@
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="28526"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://kndtg-my.sharepoint.com/personal/julia_meier_steckborn_ch/Documents/Desktop/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\Client\Y$\Buchhaltung\Vorlagen\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="4" documentId="8_{C459BB54-804C-4531-AD21-CA0D743550B5}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{56C64118-B059-4A86-B7B9-D06CE4128AF2}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{B3580A1D-3C89-4266-8E4A-45D0BB1A95C1}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Tabelle1" sheetId="2" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">Tabelle1!$A$1:$B$46</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">Tabelle1!$A$1:$B$44</definedName>
   </definedNames>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="40" uniqueCount="33">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="39" uniqueCount="33">
   <si>
     <t>Antrag um Unterstützung unseres Sportvereins</t>
   </si>
   <si>
     <t>Name des Vereins:</t>
   </si>
   <si>
     <t>Postadresse:</t>
   </si>
   <si>
     <t>PLZ / Ort:</t>
   </si>
   <si>
     <t>Anzahl Mitglieder:</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Anzahl </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="10"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>in Steckborn wohnhafte</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="Arial"/>
+        <family val="2"/>
       </rPr>
       <t xml:space="preserve"> Jugendliche:</t>
     </r>
   </si>
   <si>
     <t>Anzahl Mannschaften / Sektionen / Riegen:</t>
   </si>
   <si>
     <t>Jahresbudget (Umsatz):</t>
   </si>
   <si>
     <t>Vermögen des Vereins:</t>
   </si>
   <si>
     <t>Internetseite:</t>
   </si>
   <si>
     <t>Post- oder Bankverbindung</t>
   </si>
   <si>
     <t>Postcheckkonto:</t>
   </si>
   <si>
     <t>Name der Bank und Clearing-Nr.:</t>
   </si>
   <si>
     <t>PLZ / Ort der Bank:</t>
   </si>
   <si>
     <t>Bankkonto-Nr.</t>
   </si>
   <si>
     <t>Personalien Präsident</t>
   </si>
   <si>
     <t>Name / Vorname:</t>
   </si>
   <si>
     <t>Adresse:</t>
   </si>
   <si>
     <t>Wohnort:</t>
   </si>
   <si>
-    <t>Tel. Privat:</t>
-[...1 lines deleted...]
-  <si>
     <t>Tel. Geschäft:</t>
   </si>
   <si>
     <t>Tel. Natel:</t>
   </si>
   <si>
     <t>E-Mail:</t>
   </si>
   <si>
     <t>Personalien Kassier</t>
   </si>
   <si>
     <t>Die Richtigkeit der obigen Angaben bescheinigt:</t>
   </si>
   <si>
     <t>Ort / Datum:</t>
   </si>
   <si>
     <t>Vollständig ausgefüllte Formulare senden an</t>
   </si>
   <si>
     <t>oder Postadresse</t>
   </si>
   <si>
     <t>Stadtverwaltung Steckborn</t>
   </si>
   <si>
     <t>Seestrasse 123</t>
   </si>
   <si>
     <t>8266 Steckborn</t>
   </si>
   <si>
     <t>stephan.menti@steckborn.ch</t>
   </si>
   <si>
     <t>Stephan Menti, Stadtrat</t>
+  </si>
+  <si>
+    <t>gewünschter Unterstützungsbetrag:</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="6" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <u/>
       <sz val="10"/>
       <color indexed="12"/>
       <name val="Arial"/>
+      <family val="2"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Arial"/>
+      <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="43"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="5">
     <border>
       <left/>
@@ -352,86 +355,86 @@
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
-      <xdr:colOff>1400174</xdr:colOff>
+      <xdr:colOff>1405187</xdr:colOff>
       <xdr:row>0</xdr:row>
-      <xdr:rowOff>0</xdr:rowOff>
+      <xdr:rowOff>175461</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
-      <xdr:colOff>2686049</xdr:colOff>
+      <xdr:colOff>2691062</xdr:colOff>
       <xdr:row>0</xdr:row>
-      <xdr:rowOff>733425</xdr:rowOff>
+      <xdr:rowOff>908886</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Grafik 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000002000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="4276724" y="0"/>
+          <a:off x="4282740" y="175461"/>
           <a:ext cx="1285875" cy="733425"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
     <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
@@ -686,362 +689,357 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:michaela.daehler@steckborn.ch" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:roman.pulfer@steckborn.ch" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jonas.fuellemann@steckborn.ch" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:franzl56@bluewin.ch" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:stephan.menti@steckborn.ch" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:markus.michel@steckborn.ch" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:gregor.rominger@bluewin.ch" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:hanns.wipf@steckborn.ch" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:roman.pulfer@steckborn.ch" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:michaela.daehler@steckborn.ch" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:franzl56@bluewin.ch" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:stephan.menti@steckborn.ch" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:markus.michel@steckborn.ch" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:gregor.rominger@bluewin.ch" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:hanns.wipf@steckborn.ch" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:B45"/>
+  <dimension ref="A1:B44"/>
   <sheetViews>
     <sheetView tabSelected="1" showWhiteSpace="0" zoomScale="190" zoomScaleNormal="190" zoomScaleSheetLayoutView="100" zoomScalePageLayoutView="115" workbookViewId="0">
-      <selection activeCell="B41" sqref="B41"/>
+      <selection activeCell="B40" sqref="B40"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="43.140625" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <sheetData>
-    <row r="1" spans="1:2" ht="65.25" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="1" spans="1:2" ht="76.5" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="2" spans="1:2" s="12" customFormat="1" ht="15.75" x14ac:dyDescent="0.2">
       <c r="A2" s="10" t="s">
         <v>0</v>
       </c>
       <c r="B2" s="11"/>
     </row>
     <row r="3" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A3" s="1"/>
       <c r="B3" s="1"/>
     </row>
     <row r="4" spans="1:2" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="4" t="s">
         <v>1</v>
       </c>
       <c r="B4" s="5"/>
     </row>
     <row r="5" spans="1:2" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A5" s="2" t="s">
         <v>2</v>
       </c>
       <c r="B5" s="5"/>
     </row>
     <row r="6" spans="1:2" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A6" s="2" t="s">
         <v>3</v>
       </c>
-      <c r="B6" s="6"/>
-[...9 lines deleted...]
-      <c r="B8" s="5"/>
+      <c r="B6" s="5"/>
+    </row>
+    <row r="7" spans="1:2" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A7" s="4" t="s">
+        <v>32</v>
+      </c>
+      <c r="B7" s="6"/>
+    </row>
+    <row r="8" spans="1:2" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A8" s="1"/>
+      <c r="B8" s="1"/>
     </row>
     <row r="9" spans="1:2" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A9" s="2" t="s">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="B9" s="5"/>
     </row>
     <row r="10" spans="1:2" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A10" s="2" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="B10" s="5"/>
     </row>
     <row r="11" spans="1:2" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="B11" s="5"/>
+    </row>
+    <row r="12" spans="1:2" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A12" s="2" t="s">
         <v>7</v>
       </c>
-      <c r="B11" s="5"/>
-[...2 lines deleted...]
-      <c r="A12" s="3" t="s">
+      <c r="B12" s="5"/>
+    </row>
+    <row r="13" spans="1:2" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A13" s="3" t="s">
         <v>8</v>
       </c>
-      <c r="B12" s="5"/>
-[...2 lines deleted...]
-      <c r="A13" s="2" t="s">
+      <c r="B13" s="5"/>
+    </row>
+    <row r="14" spans="1:2" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A14" s="2" t="s">
         <v>9</v>
       </c>
-      <c r="B13" s="5"/>
-[...6 lines deleted...]
-      <c r="A15" s="15" t="s">
+      <c r="B14" s="5"/>
+    </row>
+    <row r="15" spans="1:2" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A15" s="13"/>
+      <c r="B15" s="13"/>
+    </row>
+    <row r="16" spans="1:2" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A16" s="15" t="s">
         <v>10</v>
       </c>
-      <c r="B15" s="14"/>
-[...5 lines deleted...]
-      <c r="B16" s="5"/>
+      <c r="B16" s="14"/>
     </row>
     <row r="17" spans="1:2" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A17" s="2" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="B17" s="5"/>
     </row>
     <row r="18" spans="1:2" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A18" s="2" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="B18" s="5"/>
     </row>
     <row r="19" spans="1:2" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A19" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="B19" s="5"/>
+    </row>
+    <row r="20" spans="1:2" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A20" s="2" t="s">
         <v>14</v>
       </c>
-      <c r="B19" s="5"/>
-[...6 lines deleted...]
-      <c r="A21" s="16" t="s">
+      <c r="B20" s="5"/>
+    </row>
+    <row r="21" spans="1:2" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A21" s="13"/>
+      <c r="B21" s="13"/>
+    </row>
+    <row r="22" spans="1:2" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A22" s="16" t="s">
         <v>15</v>
       </c>
-      <c r="B21" s="14"/>
-[...5 lines deleted...]
-      <c r="B22" s="5"/>
+      <c r="B22" s="14"/>
     </row>
     <row r="23" spans="1:2" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A23" s="2" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="B23" s="5"/>
     </row>
     <row r="24" spans="1:2" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A24" s="2" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="B24" s="5"/>
     </row>
     <row r="25" spans="1:2" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A25" s="2" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="B25" s="5"/>
     </row>
     <row r="26" spans="1:2" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A26" s="2" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="B26" s="5"/>
     </row>
     <row r="27" spans="1:2" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A27" s="2" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="B27" s="5"/>
     </row>
     <row r="28" spans="1:2" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A28" s="2" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="B28" s="7"/>
     </row>
     <row r="29" spans="1:2" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A29" s="13"/>
       <c r="B29" s="13"/>
     </row>
     <row r="30" spans="1:2" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A30" s="16" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="B30" s="14"/>
     </row>
     <row r="31" spans="1:2" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A31" s="2" t="s">
         <v>16</v>
       </c>
       <c r="B31" s="5"/>
     </row>
     <row r="32" spans="1:2" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A32" s="2" t="s">
         <v>17</v>
       </c>
       <c r="B32" s="5"/>
     </row>
     <row r="33" spans="1:2" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A33" s="2" t="s">
         <v>18</v>
       </c>
       <c r="B33" s="5"/>
     </row>
     <row r="34" spans="1:2" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A34" s="2" t="s">
         <v>19</v>
       </c>
       <c r="B34" s="5"/>
     </row>
     <row r="35" spans="1:2" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A35" s="2" t="s">
         <v>20</v>
       </c>
       <c r="B35" s="5"/>
     </row>
     <row r="36" spans="1:2" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A36" s="2" t="s">
         <v>21</v>
       </c>
-      <c r="B36" s="5"/>
-[...1 lines deleted...]
-    <row r="37" spans="1:2" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B36" s="7"/>
+    </row>
+    <row r="37" spans="1:2" ht="24.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A37" s="2" t="s">
-        <v>22</v>
-[...3 lines deleted...]
-    <row r="38" spans="1:2" ht="24.75" customHeight="1" x14ac:dyDescent="0.2">
+        <v>23</v>
+      </c>
+      <c r="B37" s="5"/>
+    </row>
+    <row r="38" spans="1:2" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A38" s="2" t="s">
         <v>24</v>
       </c>
       <c r="B38" s="5"/>
     </row>
-    <row r="39" spans="1:2" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A39" s="2" t="s">
+    <row r="39" spans="1:2" ht="12.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="40" spans="1:2" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A40" s="8" t="s">
         <v>25</v>
       </c>
-      <c r="B39" s="5"/>
-[...2 lines deleted...]
-    <row r="41" spans="1:2" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B40" s="9" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="41" spans="1:2" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A41" s="8" t="s">
         <v>26</v>
       </c>
-      <c r="B41" s="9" t="s">
+      <c r="B41" s="17" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="42" spans="1:2" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B42" s="18" t="s">
         <v>31</v>
       </c>
     </row>
-    <row r="42" spans="1:2" ht="18" customHeight="1" x14ac:dyDescent="0.2">
-[...3 lines deleted...]
-      <c r="B42" s="17" t="s">
+    <row r="43" spans="1:2" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B43" s="17" t="s">
         <v>28</v>
       </c>
     </row>
-    <row r="43" spans="1:2" ht="18" customHeight="1" x14ac:dyDescent="0.2">
-[...4 lines deleted...]
-    <row r="44" spans="1:2" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="44" spans="1:2" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B44" s="17" t="s">
         <v>29</v>
-      </c>
-[...3 lines deleted...]
-        <v>30</v>
       </c>
     </row>
   </sheetData>
   <phoneticPr fontId="4" type="noConversion"/>
   <hyperlinks>
-    <hyperlink ref="B41" r:id="rId1" xr:uid="{00000000-0004-0000-0000-000000000000}"/>
-[...6 lines deleted...]
-    <hyperlink ref="H49" r:id="rId8" display="michaela.daehler@steckborn.ch" xr:uid="{00000000-0004-0000-0000-000007000000}"/>
+    <hyperlink ref="B40" r:id="rId1" xr:uid="{00000000-0004-0000-0000-000000000000}"/>
+    <hyperlink ref="H45" r:id="rId2" display="franzl56@bluewin.ch" xr:uid="{00000000-0004-0000-0000-000001000000}"/>
+    <hyperlink ref="H42" r:id="rId3" display="roman.pulfer@steckborn.ch" xr:uid="{00000000-0004-0000-0000-000002000000}"/>
+    <hyperlink ref="H49" r:id="rId4" display="hanns.wipf@steckborn.ch" xr:uid="{00000000-0004-0000-0000-000003000000}"/>
+    <hyperlink ref="H46" r:id="rId5" display="gregor.rominger@bluewin.ch" xr:uid="{00000000-0004-0000-0000-000004000000}"/>
+    <hyperlink ref="H43" r:id="rId6" display="markus.michel@steckborn.ch" xr:uid="{00000000-0004-0000-0000-000005000000}"/>
+    <hyperlink ref="H47" r:id="rId7" display="michaela.daehler@steckborn.ch" xr:uid="{00000000-0004-0000-0000-000007000000}"/>
   </hyperlinks>
-  <pageMargins left="0.59055118110236227" right="0.78740157480314965" top="0.51181102362204722" bottom="0.44" header="0.51181102362204722" footer="0.19685039370078741"/>
-  <pageSetup paperSize="9" orientation="portrait" r:id="rId9"/>
+  <pageMargins left="0.59055118110236227" right="0.78740157480314965" top="0.51181102362204722" bottom="0.43307086614173229" header="0.51181102362204722" footer="0.19685039370078741"/>
+  <pageSetup paperSize="9" orientation="portrait" r:id="rId8"/>
   <headerFooter alignWithMargins="0">
-    <oddFooter>&amp;L&amp;6Version 02.2022/ms</oddFooter>
+    <oddFooter>&amp;L&amp;6Version 02.2026</oddFooter>
   </headerFooter>
-  <drawing r:id="rId10"/>
+  <drawing r:id="rId9"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <TotalTime></TotalTime>
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Arbeitsblätter</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Benannte Bereiche</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>Tabelle1</vt:lpstr>
       <vt:lpstr>Tabelle1!Druckbereich</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>
   <Company>8266 Steckborn</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Schwarz</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision/>
+  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category/>
   <cp:contentStatus/>
 </cp:coreProperties>
 </file>